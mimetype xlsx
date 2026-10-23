--- v0 (2026-06-13)
+++ v1 (2026-10-23)
@@ -39,164 +39,164 @@
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Special Price</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>10" 4Ω Freeair Marine Subwoofer (45KMF104)</t>
   </si>
   <si>
     <t>45KMF104</t>
   </si>
   <si>
     <t>PARTY TIME
 Packed with features and made for specifically for marine use, KICKER gives you the de..</t>
   </si>
   <si>
-    <t>215.00€</t>
+    <t>173.39€</t>
   </si>
   <si>
     <t>10" Comp 4 Ohm SVC (43C104)</t>
   </si>
   <si>
     <t>43C104</t>
   </si>
   <si>
     <t>Deep bass. Great value.
 The 2016 Comp Subwoofers give you deep bass and a great value.
 &amp;nbsp;
 I..</t>
   </si>
   <si>
-    <t>110.00€</t>
+    <t>89.00€</t>
+  </si>
+  <si>
+    <t>10" CompC 4 Ohm SVC (50CWCS104)</t>
+  </si>
+  <si>
+    <t>50CWCS104</t>
+  </si>
+  <si>
+    <t>10" CompC 4 Ohm SVC
+The single-voice-coil CompC Subwoofers make wiring easy with spring-loaded te..</t>
+  </si>
+  <si>
+    <t>108.00€</t>
+  </si>
+  <si>
+    <t>10" CompC Enclosure (50TCWC104)</t>
+  </si>
+  <si>
+    <t>50TCWC104</t>
+  </si>
+  <si>
+    <t>10" CompC 4 Ohm Enclosure
+The CompC 10-Inch Subwoofer Enclosure comes loaded with a single 4-Ohm ..</t>
+  </si>
+  <si>
+    <t>178.00€</t>
   </si>
   <si>
     <t>10" CompRT 2 Ohm (48CWRT102)</t>
   </si>
   <si>
     <t>48CWRT102</t>
   </si>
   <si>
     <t>&amp;nbsp;
 10" CompRT 2 Ohm
 The CompRT 10-inch Subwoofer is an all-weather thin subwoofer with a p..</t>
   </si>
   <si>
-    <t>235.00€</t>
+    <t>195.00€</t>
+  </si>
+  <si>
+    <t>10" CompRT 4 Ohm (48CWRT104)</t>
+  </si>
+  <si>
+    <t>48CWRT104</t>
+  </si>
+  <si>
+    <t>10" CompRT 4Ohm
+The CompRT 10-inch Subwoofer is an all-weather thin subwoofer with a pair of 4-Oh..</t>
+  </si>
+  <si>
+    <t>10" Solo-Baric L7S 2 Ohm (44L7S102)</t>
+  </si>
+  <si>
+    <t>44L7S102</t>
+  </si>
+  <si>
+    <t>Square Matters
+The Solo-Baric L7's highly-engineered motor structure and square sub design promis..</t>
+  </si>
+  <si>
+    <t>269.00€</t>
   </si>
   <si>
     <t>10" Solo-Baric L7T 4 Ohm (46L7T104)</t>
   </si>
   <si>
     <t>46L7T104</t>
   </si>
   <si>
     <t>10" L7T 4 Ohm
 The L7T 10-inch Subwoofer is a true-bass, thin subwoofer with a pair of 4Ω voice co..</t>
   </si>
   <si>
-    <t>280.00€</t>
-[...11 lines deleted...]
-    <t>395.00€</t>
+    <t>229.00€</t>
+  </si>
+  <si>
+    <t>10" SoloX L7X 1 Ohm (49L7X101)</t>
+  </si>
+  <si>
+    <t>49L7X101</t>
+  </si>
+  <si>
+    <t>Features:
+	Field-Replaceable Recone Kit – cone/voice coil/spider assembly, and no gluing requir..</t>
+  </si>
+  <si>
+    <t>731.73€</t>
   </si>
   <si>
     <t>12" Comp 4 Ohm SVC (43C124)</t>
   </si>
   <si>
     <t>43C124</t>
   </si>
   <si>
-    <t>120.00€</t>
-[...49 lines deleted...]
-    <t>195.00€</t>
+    <t>109.00€</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
   </numFmts>
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="14"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -212,51 +212,51 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F11"/>
   <cols>
-    <col min="1" max="1" width="49" customWidth="1"/>
+    <col min="1" max="1" width="43" customWidth="1"/>
     <col min="2" max="2" width="13" customWidth="1"/>
     <col min="3" max="3" width="60" customWidth="1"/>
     <col min="4" max="4" width="8" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="9" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -338,54 +338,54 @@
       <c r="A6" t="s">
         <v>22</v>
       </c>
       <c r="B6" t="s">
         <v>23</v>
       </c>
       <c r="C6" t="s">
         <v>24</v>
       </c>
       <c r="D6" t="s">
         <v>25</v>
       </c>
       <c r="E6"/>
       <c r="F6">
         <v>1</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>26</v>
       </c>
       <c r="B7" t="s">
         <v>27</v>
       </c>
       <c r="C7" t="s">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="D7" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="E7"/>
       <c r="F7">
         <v>1</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>29</v>
       </c>
       <c r="B8" t="s">
         <v>30</v>
       </c>
       <c r="C8" t="s">
         <v>31</v>
       </c>
       <c r="D8" t="s">
         <v>32</v>
       </c>
       <c r="E8"/>
       <c r="F8">
         <v>1</v>
       </c>
     </row>
     <row r="9">
@@ -395,66 +395,66 @@
       <c r="B9" t="s">
         <v>34</v>
       </c>
       <c r="C9" t="s">
         <v>35</v>
       </c>
       <c r="D9" t="s">
         <v>36</v>
       </c>
       <c r="E9"/>
       <c r="F9">
         <v>1</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>37</v>
       </c>
       <c r="B10" t="s">
         <v>38</v>
       </c>
       <c r="C10" t="s">
         <v>39</v>
       </c>
       <c r="D10" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="E10"/>
       <c r="F10">
         <v>1</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B11" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C11" t="s">
-        <v>42</v>
+        <v>12</v>
       </c>
       <c r="D11" t="s">
         <v>43</v>
       </c>
       <c r="E11"/>
       <c r="F11">
         <v>1</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>