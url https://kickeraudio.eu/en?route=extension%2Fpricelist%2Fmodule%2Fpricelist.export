--- v0 (2026-06-13)
+++ v1 (2026-10-23)
@@ -39,158 +39,158 @@
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Special Price</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>10" 4Ω Freeair Marine Subwoofer (45KMF104)</t>
   </si>
   <si>
     <t>45KMF104</t>
   </si>
   <si>
     <t>PARTY TIME
 Packed with features and made for specifically for marine use, KICKER gives you the de..</t>
   </si>
   <si>
-    <t>215.00€</t>
+    <t>173.39€</t>
   </si>
   <si>
     <t>10" Comp 4 Ohm SVC (43C104)</t>
   </si>
   <si>
     <t>43C104</t>
   </si>
   <si>
     <t>Deep bass. Great value.
 The 2016 Comp Subwoofers give you deep bass and a great value.
 &amp;nbsp;
 I..</t>
   </si>
   <si>
-    <t>110.00€</t>
+    <t>89.00€</t>
   </si>
   <si>
     <t>10" CompC 4 Ohm SVC (50CWCS104)</t>
   </si>
   <si>
     <t>50CWCS104</t>
   </si>
   <si>
     <t>10" CompC 4 Ohm SVC
 The single-voice-coil CompC Subwoofers make wiring easy with spring-loaded te..</t>
   </si>
   <si>
-    <t>130.00€</t>
-[...12 lines deleted...]
-    <t>210.00€</t>
+    <t>108.00€</t>
   </si>
   <si>
     <t>10" CompC Enclosure (50TCWC104)</t>
   </si>
   <si>
     <t>50TCWC104</t>
   </si>
   <si>
     <t>10" CompC 4 Ohm Enclosure
 The CompC 10-Inch Subwoofer Enclosure comes loaded with a single 4-Ohm ..</t>
+  </si>
+  <si>
+    <t>178.00€</t>
+  </si>
+  <si>
+    <t>10" CompR 2 Ohm (48CWR102)</t>
+  </si>
+  <si>
+    <t>48CWR102</t>
+  </si>
+  <si>
+    <t>10" CompR 2 Ohm
+The CompR 10-Inch Subwoofer is a 2Ω dual voice coil design, making it easy to get t..</t>
+  </si>
+  <si>
+    <t>160.00€</t>
+  </si>
+  <si>
+    <t>10" CompR 4 Ohm (48CWR104)</t>
+  </si>
+  <si>
+    <t>48CWR104</t>
+  </si>
+  <si>
+    <t>10" CompR 4 Ohm
+The CompR 10-Inch Subwoofer is a 4Ω dual voice coil design, making it easy to get t..</t>
   </si>
   <si>
     <t>10" CompRT 2 Ohm (48CWRT102)</t>
   </si>
   <si>
     <t>48CWRT102</t>
   </si>
   <si>
     <t>&amp;nbsp;
 10" CompRT 2 Ohm
 The CompRT 10-inch Subwoofer is an all-weather thin subwoofer with a p..</t>
   </si>
   <si>
-    <t>235.00€</t>
+    <t>195.00€</t>
   </si>
   <si>
     <t>10" CompRT 4 Ohm (48CWRT104)</t>
   </si>
   <si>
     <t>48CWRT104</t>
   </si>
   <si>
     <t>10" CompRT 4Ohm
 The CompRT 10-inch Subwoofer is an all-weather thin subwoofer with a pair of 4-Oh..</t>
   </si>
   <si>
     <t>10" Solo-Baric L7S 2 Ohm (44L7S102)</t>
   </si>
   <si>
     <t>44L7S102</t>
   </si>
   <si>
     <t>Square Matters
 The Solo-Baric L7's highly-engineered motor structure and square sub design promis..</t>
   </si>
   <si>
-    <t>310.00€</t>
+    <t>269.00€</t>
   </si>
   <si>
     <t>10" Solo-Baric L7S 4 Ohm (44L7S104)</t>
   </si>
   <si>
     <t>44L7S104</t>
-  </si>
-[...11 lines deleted...]
-    <t>280.00€</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
   </numFmts>
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="14"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -285,173 +285,173 @@
         <v>12</v>
       </c>
       <c r="D3" t="s">
         <v>13</v>
       </c>
       <c r="E3"/>
       <c r="F3">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
         <v>17</v>
       </c>
       <c r="E4"/>
       <c r="F4">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5" t="s">
         <v>19</v>
       </c>
       <c r="C5" t="s">
         <v>20</v>
       </c>
       <c r="D5" t="s">
         <v>21</v>
       </c>
       <c r="E5"/>
       <c r="F5">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>22</v>
       </c>
       <c r="B6" t="s">
         <v>23</v>
       </c>
       <c r="C6" t="s">
         <v>24</v>
       </c>
       <c r="D6" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="E6"/>
       <c r="F6">
         <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
+        <v>26</v>
+      </c>
+      <c r="B7" t="s">
+        <v>27</v>
+      </c>
+      <c r="C7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D7" t="s">
         <v>25</v>
-      </c>
-[...7 lines deleted...]
-        <v>28</v>
       </c>
       <c r="E7"/>
       <c r="F7">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>29</v>
       </c>
       <c r="B8" t="s">
         <v>30</v>
       </c>
       <c r="C8" t="s">
         <v>31</v>
       </c>
       <c r="D8" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="E8"/>
       <c r="F8">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
+        <v>33</v>
+      </c>
+      <c r="B9" t="s">
+        <v>34</v>
+      </c>
+      <c r="C9" t="s">
+        <v>35</v>
+      </c>
+      <c r="D9" t="s">
         <v>32</v>
-      </c>
-[...7 lines deleted...]
-        <v>35</v>
       </c>
       <c r="E9"/>
       <c r="F9">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>36</v>
       </c>
       <c r="B10" t="s">
         <v>37</v>
       </c>
       <c r="C10" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D10" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="E10"/>
       <c r="F10">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
+        <v>40</v>
+      </c>
+      <c r="B11" t="s">
+        <v>41</v>
+      </c>
+      <c r="C11" t="s">
         <v>38</v>
       </c>
-      <c r="B11" t="s">
+      <c r="D11" t="s">
         <v>39</v>
-      </c>
-[...4 lines deleted...]
-        <v>41</v>
       </c>
       <c r="E11"/>
       <c r="F11">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>